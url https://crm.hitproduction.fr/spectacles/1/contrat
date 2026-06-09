--- v0 (2026-04-18)
+++ v1 (2026-06-09)
@@ -692,51 +692,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5826"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:left w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:right w:val="single" w:color="D4CFC5" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="F7F5F0" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="50"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="50"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="2C2C2C"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Théâtre Molière Sète, Scène Nationale Archipel De Thau</w:t>
+              <w:t>Biennale Des Arts De La Scène En Méditerranée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3200"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:left w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:right w:val="single" w:color="D4CFC5" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="1B2A4A" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="50"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="50"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -756,51 +756,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5826"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:left w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:right w:val="single" w:color="D4CFC5" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="EDE9E0" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="50"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="50"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="2C2C2C"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Avenue Victor Hugo, 34200 Sète</w:t>
+              <w:t>Avenue Albert Einstein - Théâtre des 13 Vents Domaine des Grammonts, 34000 Montpellier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3200"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:left w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:right w:val="single" w:color="D4CFC5" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="1B2A4A" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="50"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="50"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -1012,51 +1012,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5826"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:left w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:right w:val="single" w:color="D4CFC5" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="EDE9E0" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="50"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="50"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="2C2C2C"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>+33 467743252 / programmation@tmsete.com</w:t>
+              <w:t>+33 467992525 / relationspubliques@13vents.fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180" w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B2A4A"/>
           <w:spacing w:val="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">◆  LE SPECTACLE</w:t>
@@ -1571,51 +1571,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5826"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:left w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CFC5" w:sz="1"/>
               <w:right w:val="single" w:color="D4CFC5" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="EDE9E0" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="50"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="50"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="2C2C2C"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1500.0 EUR HT</w:t>
+              <w:t>[A REMPLIR]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:before="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B2A4A"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mode de paiement :  </w:t>
       </w:r>